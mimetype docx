--- v0 (2026-03-04)
+++ v1 (2026-07-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="63499CD7" w14:textId="357B7912" w:rsidR="000104BB" w:rsidRDefault="000104BB" w:rsidP="009C2F5B">
+    <w:p w14:paraId="63499CD7" w14:textId="61BEC8D2" w:rsidR="000104BB" w:rsidRDefault="000104BB" w:rsidP="009C2F5B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="225" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001731FE">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Zasady rekrutacji do </w:t>
       </w:r>
@@ -666,82 +666,82 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00A84440">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> do publicznych przedszkoli, oddziałów przedszkolnych w publicznych szkołach podstawowych dla których organem prowadzącym jest Miasto Ruda Śląska, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D9866C" w14:textId="36ED4B19" w:rsidR="0087358E" w:rsidRPr="004D7518" w:rsidRDefault="00B46CD1" w:rsidP="004D7518">
+    <w:p w14:paraId="44D9866C" w14:textId="77777777" w:rsidR="0087358E" w:rsidRPr="004D7518" w:rsidRDefault="00B46CD1" w:rsidP="004D7518">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Uchwał</w:t>
       </w:r>
-      <w:r w:rsidR="00023E80">
-[...6 lines deleted...]
-        <w:t>y</w:t>
+      <w:r w:rsidR="00C81C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr PR.0007.</w:t>
       </w:r>
       <w:r w:rsidR="001151B5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>179</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
@@ -814,60 +814,51 @@
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="001151B5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">publicznych </w:t>
       </w:r>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>szkołach podstawowych prowadzonych przez Miasto Ruda Śląska, które będą brane pod uwagę na drugim etapie postępowania rekrutacyjnego oraz określenia liczby punktów za każde z tych kryteriów i dokumentów niezbędnych do ich potwierdzenia</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>szkołach podstawowych prowadzonych przez Miasto Ruda Śląska, które będą brane pod uwagę na drugim etapie postępowania rekrutacyjnego oraz określenia liczby punktów za każde z tych kryteriów i dokumentów niezbędnych do ich potwierdzenia,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6806B32D" w14:textId="77777777" w:rsidR="00A8553B" w:rsidRDefault="00A8553B" w:rsidP="009C2F5B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6414AC4C" w14:textId="77777777" w:rsidR="001151B5" w:rsidRDefault="001151B5" w:rsidP="009C2F5B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
@@ -1187,213 +1178,169 @@
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> i 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> zamieszkałe w Rudzie Śląskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F16DD3F" w14:textId="5730D207" w:rsidR="0087358E" w:rsidRPr="004D7518" w:rsidRDefault="00B46CD1" w:rsidP="004D7518">
+    <w:p w14:paraId="7F16DD3F" w14:textId="46038682" w:rsidR="0087358E" w:rsidRPr="004D7518" w:rsidRDefault="00B46CD1" w:rsidP="004D7518">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dzieci </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00023E80">
+        <w:t>Dzieci pięcioletnie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D7518">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (urodzone w 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20203">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D7518">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>5-letnie</w:t>
+        <w:t xml:space="preserve">dzieci czteroletnie </w:t>
       </w:r>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (urodzone w 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F20203">
+        <w:t>(urodzone w 20</w:t>
+      </w:r>
+      <w:r w:rsidR="001151B5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005C4C0B">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> r.), </w:t>
+        <w:t xml:space="preserve"> r.) oraz </w:t>
       </w:r>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">dzieci </w:t>
-[...79 lines deleted...]
-        <w:t>3-letnie</w:t>
+        <w:t>dzieci trzyletnie</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (urodzone w 202</w:t>
       </w:r>
       <w:r w:rsidR="005C4C0B">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
@@ -1541,91 +1488,145 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">na podstawie opinii poradni psychologiczno-pedagogicznej dyrektor szkoły podstawowej </w:t>
       </w:r>
       <w:r w:rsidR="00901B2E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004D7518">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>w obwodzie której dziecko mieszka, na wniosek rodziców, odroczył rozpoczęcie spełniania przez dziecko obowiązku szkolnego - kwestie te są uregulowane w art. 36 i 38 ustawy Prawo oświatowe).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E85E9B" w14:textId="77777777" w:rsidR="00B74CC5" w:rsidRPr="00246567" w:rsidRDefault="00B74CC5" w:rsidP="004D7518">
+    <w:p w14:paraId="780DAF4C" w14:textId="385EBD13" w:rsidR="00FF5677" w:rsidRPr="00FF5677" w:rsidRDefault="00FF5677" w:rsidP="004D7518">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B74CC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>W rekrutacji biorą udział także dzieci posiadające orzeczenie o potrzebie kształcenia specjalnego, jeżeli rodzice ubiegają się o przyjęcie do oddziału ogólnodostępnego.</w:t>
+        <w:t>Rekrutacja uzupełniająca będzie odbywała się na wolne miejsca, z zastosowaniem zasad jak w rekrutacji właściwej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B825D10" w14:textId="4A530276" w:rsidR="00A8553B" w:rsidRPr="00246567" w:rsidRDefault="00246567" w:rsidP="00943EBF">
+    <w:p w14:paraId="7C902A0B" w14:textId="1A399AD4" w:rsidR="00FF5677" w:rsidRDefault="00FF5677" w:rsidP="004D7518">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W rekrutacji uzupełniającej mogą wziąć udział również dzieci spoza miasta Ruda Śląska.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E85E9B" w14:textId="77777777" w:rsidR="00B74CC5" w:rsidRPr="00246567" w:rsidRDefault="00B74CC5" w:rsidP="004D7518">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B74CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W rekrutacji biorą udział także dzieci posiadające orzeczenie o potrzebie kształcenia specjalnego, jeżeli rodzice ubiegają się o przyjęcie do oddziału ogólnodostępnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B825D10" w14:textId="4A530276" w:rsidR="00A8553B" w:rsidRPr="00246567" w:rsidRDefault="00246567" w:rsidP="00943EBF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00246567">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroniczny nabór nie obejmuje kandydatów do oddziałów specjalnych oraz integracyjnych, do części oddziału dedykowanej dzieciom posiadającym orzeczenie o potrzebie kształcenia specjalnego.  Rodzice </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>tych</w:t>
       </w:r>
       <w:r w:rsidRPr="00246567">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
@@ -1646,61 +1647,59 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> powinni zgłosić się bezpośrednio do wybrane</w:t>
       </w:r>
       <w:r w:rsidR="004632CA">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>go przedszkola lub szkoły podstawowej</w:t>
       </w:r>
       <w:r w:rsidRPr="00246567">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53391936" w14:textId="168B09B8" w:rsidR="00CD0759" w:rsidRPr="00CD0759" w:rsidRDefault="00B46CD1" w:rsidP="00CD0759">
+    <w:p w14:paraId="53391936" w14:textId="2ED856B1" w:rsidR="00CD0759" w:rsidRPr="00417A75" w:rsidRDefault="00B46CD1" w:rsidP="00CD0759">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0759">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodzice dzieci, obecnie uczęszczających do przedszkola, składają na kolejny rok szkolny </w:t>
       </w:r>
       <w:r w:rsidR="00CD0759">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00406A8F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
@@ -1724,60 +1723,60 @@
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00CD0759">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0759">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">deklarację o </w:t>
       </w:r>
-      <w:r w:rsidR="00023E80" w:rsidRPr="00CD0759">
+      <w:r w:rsidR="00417A75" w:rsidRPr="00CD0759">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">kontynuowaniu </w:t>
       </w:r>
-      <w:r w:rsidR="00023E80">
+      <w:r w:rsidR="00417A75">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>wychowania</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD0759">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> przedszkolnego w tym samym przedszkolu, bez konieczności brania udziału w postępowaniu rekrutacyjnym. </w:t>
       </w:r>
       <w:r w:rsidR="00CD0759" w:rsidRPr="00B46CD1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W przypadku kontynuacji, dzieci mają zagwarantowane miejsce w dan</w:t>
@@ -1806,186 +1805,69 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jednostce</w:t>
       </w:r>
       <w:r w:rsidR="00CD0759" w:rsidRPr="00B46CD1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CD0759">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...90 lines deleted...]
-      <w:r w:rsidR="00CD0759" w:rsidRPr="00CD0759">
+      <w:r w:rsidR="00CD0759" w:rsidRPr="00417A75">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00CD0759">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Niezłożenie przedmiotowej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417A75">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deklaracji</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0759" w:rsidRPr="00417A75">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:b/>
-[...20 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, oznacza rezygnację z miejsca w przedszkolu/oddziale przedszkolnym w szkole podstawowej, do którego dziecko obecnie uczęszcza.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508903C2" w14:textId="0382D0E6" w:rsidR="0087358E" w:rsidRDefault="00B46CD1" w:rsidP="00CD0759">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD0759">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
@@ -2306,63 +2188,61 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D1D84B0" w14:textId="77777777" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Lp</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30781DBE" w14:textId="77777777" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2667,95 +2547,108 @@
               <w:t xml:space="preserve"> lutego 202</w:t>
             </w:r>
             <w:r w:rsidR="009F31EE">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D784649" w14:textId="06857115" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00023E80" w:rsidP="00321968">
+          <w:p w14:paraId="6D784649" w14:textId="191F69E5" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00321968">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>do 20</w:t>
+              <w:t>do  2</w:t>
             </w:r>
-            <w:r w:rsidR="00125B97" w:rsidRPr="00125B97">
+            <w:r w:rsidR="009F31EE">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> lutego 202</w:t>
+              <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="009F31EE">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
+              <w:t xml:space="preserve"> lutego 202</w:t>
+            </w:r>
+            <w:r w:rsidR="009F31EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00125B97" w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -3029,335 +2922,275 @@
               <w:t xml:space="preserve"> marca 202</w:t>
             </w:r>
             <w:r w:rsidR="009F31EE">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C59E50C" w14:textId="11556A63" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="1C59E50C" w14:textId="77777777" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>godz. 8</w:t>
-[...43 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>godz. 8:00 – 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FB4C451" w14:textId="344D85B5" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="3FB4C451" w14:textId="344D85B5" w:rsidR="00125B97" w:rsidRPr="00464771" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">od </w:t>
             </w:r>
-            <w:r w:rsidR="006B560A">
+            <w:r w:rsidR="006B560A" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> czerwca 202</w:t>
             </w:r>
-            <w:r w:rsidR="006B560A">
+            <w:r w:rsidR="006B560A" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14DC31CB" w14:textId="6B4C41D1" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="14DC31CB" w14:textId="6B4C41D1" w:rsidR="00125B97" w:rsidRPr="00464771" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">do </w:t>
             </w:r>
-            <w:r w:rsidR="0055368F">
+            <w:r w:rsidR="0055368F" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> czerwca 202</w:t>
             </w:r>
-            <w:r w:rsidR="006B560A">
+            <w:r w:rsidR="006B560A" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E6EEE78" w14:textId="73E22AAD" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="5E6EEE78" w14:textId="77777777" w:rsidR="00125B97" w:rsidRPr="00464771" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>godz. 8</w:t>
-[...43 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>godz. 8:00 – 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00125B97" w:rsidRPr="00125B97" w14:paraId="4AD15A35" w14:textId="77777777" w:rsidTr="00125B97">
         <w:trPr>
           <w:trHeight w:val="1383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -3569,82 +3402,82 @@
               <w:t xml:space="preserve"> marca 202</w:t>
             </w:r>
             <w:r w:rsidR="009F31EE">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="434058F8" w14:textId="468C27DB" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00321968">
+          <w:p w14:paraId="434058F8" w14:textId="2F7167E2" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00321968">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>do 1</w:t>
             </w:r>
             <w:r w:rsidR="009F31EE">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> marca 202</w:t>
             </w:r>
             <w:r w:rsidR="009F31EE">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
@@ -3655,186 +3488,212 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16A1EE73" w14:textId="2A5EF8E3" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="16A1EE73" w14:textId="2A5EF8E3" w:rsidR="00125B97" w:rsidRPr="00464771" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">od </w:t>
             </w:r>
-            <w:r w:rsidR="006B560A">
+            <w:r w:rsidR="006B560A" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> czerwca 202</w:t>
             </w:r>
-            <w:r w:rsidR="006B560A">
+            <w:r w:rsidR="006B560A" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D4568C6" w14:textId="0814B5D5" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="0055368F">
+          <w:p w14:paraId="5D4568C6" w14:textId="0814B5D5" w:rsidR="00125B97" w:rsidRPr="00464771" w:rsidRDefault="00125B97" w:rsidP="0055368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">do </w:t>
             </w:r>
-            <w:r w:rsidR="00555B53">
+            <w:r w:rsidR="00555B53" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="0055368F">
+            <w:r w:rsidR="0055368F" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> czerwca 202</w:t>
             </w:r>
-            <w:r w:rsidR="00D162E0">
+            <w:r w:rsidR="00D162E0" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00125B97" w:rsidRPr="00125B97" w14:paraId="365E1B35" w14:textId="77777777" w:rsidTr="00125B97">
         <w:trPr>
           <w:trHeight w:val="872"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
@@ -4020,224 +3879,196 @@
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00125B97" w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AEAB6EF" w14:textId="39F04173" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="4AEAB6EF" w14:textId="77777777" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>godz. 8</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">00 </w:t>
+              <w:t xml:space="preserve">godz. 8:00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2978C299" w14:textId="44A09E6A" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="2978C299" w14:textId="44A09E6A" w:rsidR="00125B97" w:rsidRPr="00464771" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="0055368F">
+            <w:r w:rsidR="0055368F" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> czerwca 202</w:t>
             </w:r>
-            <w:r w:rsidR="00D162E0">
+            <w:r w:rsidR="00D162E0" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18CE1DE8" w14:textId="46D08017" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="18CE1DE8" w14:textId="77777777" w:rsidR="00125B97" w:rsidRPr="00464771" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>godz. 8</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">00 </w:t>
+              <w:t xml:space="preserve">godz. 8:00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00125B97" w:rsidRPr="00125B97" w14:paraId="4862D739" w14:textId="77777777" w:rsidTr="00125B97">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -4460,368 +4291,314 @@
               <w:t xml:space="preserve"> kwietnia 202</w:t>
             </w:r>
             <w:r w:rsidR="009F31EE">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55CF6294" w14:textId="2AA5D3EF" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="55CF6294" w14:textId="77777777" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>godz. 8</w:t>
-[...43 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>godz. 8:01 – 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1005B1B8" w14:textId="11A49CF7" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="1005B1B8" w14:textId="11A49CF7" w:rsidR="00125B97" w:rsidRPr="00464771" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>od 1</w:t>
             </w:r>
-            <w:r w:rsidR="0055368F">
+            <w:r w:rsidR="0055368F" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> czerwca 202</w:t>
             </w:r>
-            <w:r w:rsidR="00D162E0">
+            <w:r w:rsidR="00D162E0" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="0055368F">
+            <w:r w:rsidR="0055368F" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="457F8D2D" w14:textId="2190A740" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="457F8D2D" w14:textId="2190A740" w:rsidR="00125B97" w:rsidRPr="00464771" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>do 2</w:t>
             </w:r>
-            <w:r w:rsidR="00555B53">
+            <w:r w:rsidR="00555B53" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00555B53" w:rsidRPr="00125B97">
+            <w:r w:rsidR="00555B53" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>czerwca 202</w:t>
             </w:r>
-            <w:r w:rsidR="00D162E0">
+            <w:r w:rsidR="00D162E0" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00555B53" w:rsidRPr="00125B97">
+            <w:r w:rsidR="00555B53" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4957CD11" w14:textId="15582F34" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="4957CD11" w14:textId="77777777" w:rsidR="00125B97" w:rsidRPr="00464771" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>godz. 8</w:t>
-[...43 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>godz. 8:01– 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00125B97" w:rsidRPr="00125B97" w14:paraId="748074BA" w14:textId="77777777" w:rsidTr="00125B97">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
@@ -4999,224 +4776,196 @@
               <w:t xml:space="preserve"> kwietnia 202</w:t>
             </w:r>
             <w:r w:rsidR="006B560A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11EF7E97" w14:textId="6D1073B6" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="11EF7E97" w14:textId="77777777" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125B97">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>godz. 8</w:t>
-[...21 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>godz. 8:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BD82D71" w14:textId="0300B9AD" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="2BD82D71" w14:textId="0300B9AD" w:rsidR="00125B97" w:rsidRPr="00464771" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00D162E0">
+            <w:r w:rsidR="00D162E0" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> czerwca 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A3490E">
+            <w:r w:rsidR="00A3490E" w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> r.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F53FF93" w14:textId="0404762A" w:rsidR="00125B97" w:rsidRPr="00125B97" w:rsidRDefault="00125B97" w:rsidP="00125B97">
+          <w:p w14:paraId="1F53FF93" w14:textId="77777777" w:rsidR="00125B97" w:rsidRPr="00464771" w:rsidRDefault="00125B97" w:rsidP="00125B97">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125B97">
+            <w:r w:rsidRPr="00464771">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Calibri" w:hAnsi="Trebuchet MS" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>godz. 8</w:t>
-[...21 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>godz. 8:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F0B0AF6" w14:textId="77777777" w:rsidR="00CD0759" w:rsidRDefault="00CD0759" w:rsidP="009C2F5B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65B08842" w14:textId="77777777" w:rsidR="00CD0759" w:rsidRDefault="00CD0759" w:rsidP="009C2F5B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5253,89 +5002,50 @@
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="182E19FA" w14:textId="77777777" w:rsidR="00125B97" w:rsidRDefault="00125B97" w:rsidP="009C2F5B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BA74F8E" w14:textId="77777777" w:rsidR="00125B97" w:rsidRDefault="00125B97" w:rsidP="009C2F5B">
-[...37 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3138D416" w14:textId="77777777" w:rsidR="0087358E" w:rsidRPr="00125B97" w:rsidRDefault="00B46CD1" w:rsidP="00125B97">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00125B97">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -5571,92 +5281,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">dostępne </w:t>
       </w:r>
       <w:r w:rsidR="00EE248E" w:rsidRPr="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">na stronie </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">na stronie naborowej. Wnioski złożone w terminie rekrutacji są traktowane jednakowo </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE248E" w:rsidRPr="0098364C">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>naborowej</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>(o przyjęciu nie decyduje kolejność zgłoszeń)</w:t>
       </w:r>
       <w:r w:rsidR="00EF2153" w:rsidRPr="00EF2153">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF2153">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>a k</w:t>
       </w:r>
       <w:r w:rsidR="00EF2153" w:rsidRPr="00EE248E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
@@ -5706,207 +5394,217 @@
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>kryteriów zaznaczonych we wniosku</w:t>
       </w:r>
       <w:r w:rsidR="00DB2D5F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> przez rodziców</w:t>
       </w:r>
       <w:r w:rsidR="00EF2153" w:rsidRPr="00EE248E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A8D843" w14:textId="3A35E08E" w:rsidR="0098364C" w:rsidRPr="0098364C" w:rsidRDefault="0098364C" w:rsidP="0098364C">
+    <w:p w14:paraId="29A8D843" w14:textId="2AC63B6D" w:rsidR="0098364C" w:rsidRPr="0098364C" w:rsidRDefault="00B46CD1" w:rsidP="0098364C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0098364C" w:rsidRPr="0098364C">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
         <w:t>Wniosek o przyjęcie dziecka rozpatruje komisja rekrutacyjna</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098364C">
+      <w:r w:rsidR="0098364C" w:rsidRPr="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098364C">
+      <w:r w:rsidR="0098364C" w:rsidRPr="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>rzewodniczący komisji rekrutacyjnej może żądać dokumentów</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098364C">
+      <w:r w:rsidR="0098364C" w:rsidRPr="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">otwierdzających okoliczności zawarte </w:t>
       </w:r>
       <w:r w:rsidR="00610199">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0098364C">
+      <w:r w:rsidR="0098364C" w:rsidRPr="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00610199">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>oś</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098364C">
+      <w:r w:rsidR="0098364C" w:rsidRPr="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">wiadczeniach rodziców, w terminie wyznaczonym przez przewodniczącego lub może zwrócić się do prezydenta miasta właściwego ze względu na miejsce zamieszkania kandydata </w:t>
       </w:r>
       <w:r w:rsidR="00EF2153">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0098364C">
+      <w:r w:rsidR="0098364C" w:rsidRPr="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>o potwierdzenie tych okoliczności. Prezydent potwierdza te okoliczności w terminie 14 dni</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098364C">
+      <w:r w:rsidR="0098364C" w:rsidRPr="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7D46D3" w14:textId="77777777" w:rsidR="0098364C" w:rsidRDefault="0098364C" w:rsidP="0098364C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
@@ -5920,177 +5618,199 @@
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Podpisy obojga rodziców/prawnych opiekunów dziecka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">we wniosku </w:t>
       </w:r>
       <w:r w:rsidRPr="0098364C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>są potwierdzeniem zgodności informacji zawartych we wniosku ze stanem faktycznym.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A12E73D" w14:textId="6A43F516" w:rsidR="00EE248E" w:rsidRPr="00EE248E" w:rsidRDefault="00EE248E" w:rsidP="00EE248E">
+    <w:p w14:paraId="5A12E73D" w14:textId="67B14D5C" w:rsidR="00EE248E" w:rsidRPr="00EE248E" w:rsidRDefault="00417A75" w:rsidP="00EE248E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE248E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niezłożenie wniosku w terminie od </w:t>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00464771">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iezłożenie wniosku </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE248E" w:rsidRPr="00EE248E">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w terminie od </w:t>
+      </w:r>
+      <w:r w:rsidR="00464771">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>1 czerwca</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE248E" w:rsidRPr="00EE248E">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE248E" w:rsidRPr="00EE248E">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. do </w:t>
+      </w:r>
+      <w:r w:rsidR="00464771">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>9 czerwca</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE248E" w:rsidRPr="00EE248E">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00414C8E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE248E">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE248E" w:rsidRPr="00EE248E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> marca 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF2153">
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidR="00805BC4">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...64 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE248E">
+      <w:r w:rsidR="00EE248E" w:rsidRPr="00EE248E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> spowoduje nieujęcie dziecka w procesie rekrutacji.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="223E0027" w14:textId="77777777" w:rsidR="00EE248E" w:rsidRPr="00EE248E" w:rsidRDefault="00B46CD1" w:rsidP="00EE4E99">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
@@ -6589,92 +6309,74 @@
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">W przypadku równorzędnych wyników uzyskanych na pierwszym etapie postępowania rekrutacyjnego lub jeżeli po jego zakończeniu przedszkole nadal dysponuje wolnymi miejscami, na drugim etapie postępowania rekrutacyjnego brane są pod uwagę kryteria określone </w:t>
       </w:r>
       <w:r w:rsidR="00D86FDB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D75AA4">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>przez organ prowadzący - tzw. kryteria lokalne:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A77BA68" w14:textId="74D5659C" w:rsidR="00C36BD6" w:rsidRPr="00D86FDB" w:rsidRDefault="00D86FDB" w:rsidP="00C36BD6">
+    <w:p w14:paraId="7A77BA68" w14:textId="77777777" w:rsidR="00C36BD6" w:rsidRPr="00D86FDB" w:rsidRDefault="00D86FDB" w:rsidP="00C36BD6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="340" w:hanging="227"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86FDB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>1)</w:t>
-[...17 lines deleted...]
-        <w:t>kandydat</w:t>
+        <w:t>1)  kandydat</w:t>
       </w:r>
       <w:r w:rsidR="00C36BD6" w:rsidRPr="00D86FDB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, którego rodzice/opiekunowie prawni oboje pracują lub studiują/uczą się w trybie dziennym albo kandydat, którego samotnie wychowujący rodzic/opiekun prawny pracuje </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C36BD6" w:rsidRPr="00D86FDB">
         <w:rPr>
@@ -6703,92 +6405,74 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86FDB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>2)  kandydat</w:t>
       </w:r>
       <w:r w:rsidR="00C36BD6" w:rsidRPr="00D86FDB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>, którego rodzeństwo będzie kontynuowało wychowanie przedszkolne lub edukację w roku szkolnym, na który prowadzona jest rekrutacja w przedszkolu/oddziale przedszkolnym w szkole podstawowej/szkole podstawowej (realizującej zajęcia dydaktyczno-wychowawcze w tym samym obiekcie co dane przedszkole lub powiązanej organizacyjnie z oddziałami przedszkolnymi) pierwszego wyboru – 16 punktów;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058CDA4B" w14:textId="21425E3A" w:rsidR="00C36BD6" w:rsidRPr="00D86FDB" w:rsidRDefault="00D86FDB" w:rsidP="00C36BD6">
+    <w:p w14:paraId="058CDA4B" w14:textId="77777777" w:rsidR="00C36BD6" w:rsidRPr="00D86FDB" w:rsidRDefault="00D86FDB" w:rsidP="00C36BD6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="340" w:hanging="227"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86FDB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>3)</w:t>
-[...17 lines deleted...]
-        <w:t>kandydat</w:t>
+        <w:t>3)  kandydat</w:t>
       </w:r>
       <w:r w:rsidR="00C36BD6" w:rsidRPr="00D86FDB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>, którego rodzeństwo jednocześnie ubiega się o przyjęcie do tego samego przedszkola/oddziału przedszkolnego w szkole podstawowej – 8 punktów;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="079F2E57" w14:textId="77777777" w:rsidR="00C36BD6" w:rsidRPr="00D86FDB" w:rsidRDefault="00D86FDB" w:rsidP="00C36BD6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="340" w:hanging="227"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -6930,235 +6614,247 @@
     <w:p w14:paraId="6F3A886D" w14:textId="77777777" w:rsidR="00C36BD6" w:rsidRPr="00D86FDB" w:rsidRDefault="00C36BD6" w:rsidP="00C36BD6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="340" w:hanging="227"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86FDB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>w pkt od 2 do 5 – oświadczenia rodziców/opiekunów prawnych potwierdzające spełnienie konkretnych kryteriów.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3390B4EC" w14:textId="5EA55E7E" w:rsidR="00C20D87" w:rsidRPr="00C20D87" w:rsidRDefault="00C20D87" w:rsidP="00C20D87">
+    <w:p w14:paraId="3390B4EC" w14:textId="77777777" w:rsidR="00C20D87" w:rsidRPr="00C20D87" w:rsidRDefault="00C20D87" w:rsidP="00C20D87">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D87">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumenty potwierdzające zarówno kryteria ustawowe jak i lokalne są składane </w:t>
       </w:r>
       <w:r w:rsidR="001E2E84">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">przez rodziców </w:t>
       </w:r>
       <w:r w:rsidR="001E2E84">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C20D87">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">w oryginale, notarialnie poświadczonej kopii albo w postaci urzędowo poświadczonego zgodnie </w:t>
-[...9 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">w oryginale, notarialnie poświadczonej kopii albo w postaci urzędowo poświadczonego zgodnie z art. 76a § 1 ustawy z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>(Dz.U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D86FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>572</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D87">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>z art. 76a § 1 ustawy z dnia 14 czerwca 1960 r. Kodeks postępowania administracyjnego odpisu lub wyciągu z dokumentu. Dokumenty mogą być składane także w postaci kopii poświadczonej za zgodność z oryginałem przez rodzica kandydata.</w:t>
+        <w:t>odpisu lub wyciągu z dokumentu. Dokumenty mogą być składane także w postaci kopii poświadczonej za zgodność z oryginałem przez rodzica kandydata.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51799295" w14:textId="712110BF" w:rsidR="00C20D87" w:rsidRPr="00C20D87" w:rsidRDefault="00C20D87" w:rsidP="00C20D87">
+    <w:p w14:paraId="51799295" w14:textId="77777777" w:rsidR="00C20D87" w:rsidRPr="00C20D87" w:rsidRDefault="00C20D87" w:rsidP="00C20D87">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D87">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>Ponadto rodzice składają oświadczenia pod rygorem odpowiedzialności karnej za składanie fałszywych zeznań.</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Składający oświadczenie jest obowiązany do zawarcia w nim klauzuli następującej treści: „Jestem świadomy odpowiedzialności karnej za złożenie fałszywego oświadczenia”. </w:t>
+        <w:t xml:space="preserve">Ponadto rodzice składają oświadczenia pod rygorem odpowiedzialności karnej za składanie fałszywych zeznań.  Składający oświadczenie jest obowiązany do zawarcia w nim klauzuli następującej treści: „Jestem świadomy odpowiedzialności karnej za złożenie fałszywego oświadczenia”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF93798" w14:textId="7AA13C36" w:rsidR="0087358E" w:rsidRPr="00C20D87" w:rsidRDefault="00B46CD1" w:rsidP="00C20D87">
+    <w:p w14:paraId="3FF93798" w14:textId="4033B799" w:rsidR="0087358E" w:rsidRPr="00C20D87" w:rsidRDefault="00B46CD1" w:rsidP="00C20D87">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D87">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">W dniu </w:t>
       </w:r>
-      <w:r w:rsidR="00A66A45">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> kwietnia</w:t>
+      <w:r w:rsidR="00464771" w:rsidRPr="00464771">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>17 czerwca</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D87">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, po weryfikacji wniosków i dokumentów potwierdzających spełnienie zaznaczonych przez rodzica we wniosku kryteriów komisja rekrutacyjna podaje do publicznej wiadomości listy kandydatów zakwalifikowanych i niezakwalifikowanych (lista zawiera imiona </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D87">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">i nazwiska kandydatów oraz informację o zakwalifikowaniu albo niezakwalifikowaniu kandydata do danego przedszkola/oddziału przedszkolnego w szkole podstawowej). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D69769" w14:textId="191F4D97" w:rsidR="0087358E" w:rsidRPr="00432B7B" w:rsidRDefault="00B46CD1" w:rsidP="00C20D87">
+    <w:p w14:paraId="56D69769" w14:textId="4F0397CA" w:rsidR="0087358E" w:rsidRPr="00432B7B" w:rsidRDefault="00B46CD1" w:rsidP="00C20D87">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D87">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodzice dzieci zakwalifikowanych składają pisemne potwierdzenie woli przyjęcia dziecka </w:t>
@@ -7172,184 +6868,186 @@
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C20D87">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">do przedszkola, do którego dziecko zostało zakwalifikowane. W tym celu rodzic powinien udać się do przedszkola, do którego zostało dziecko zakwalifikowane i złożyć w nim potwierdzenie woli przyjęcia dziecka do tego przedszkola. </w:t>
       </w:r>
       <w:r w:rsidRPr="00432B7B">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Niedopełnienie tego obowiązku przez rodziców w terminie od </w:t>
       </w:r>
+      <w:r w:rsidR="00417A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="00417A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>24 czerwca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jest równoznaczne z rezygnacją z przyjęcia kandydata </w:t>
+      </w:r>
+      <w:r w:rsidR="00417A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00432B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
       <w:r w:rsidR="00102CE1">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>zakwalifikowanej jednostki</w:t>
       </w:r>
       <w:r w:rsidRPr="00432B7B">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...64 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017B8525" w14:textId="77777777" w:rsidR="0087358E" w:rsidRDefault="00B46CD1" w:rsidP="00C20D87">
+    <w:p w14:paraId="017B8525" w14:textId="3D2EC752" w:rsidR="0087358E" w:rsidRDefault="00B46CD1" w:rsidP="00C20D87">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D87">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>Dnia 1</w:t>
-[...9 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">Dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="00417A75" w:rsidRPr="00417A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>29 czerwca</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20D87">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kwietnia komisja rekrutacyjna podaje do publicznej wiadomości listę kandydatów przyjętych i kandydatów nieprzyjętych do danego przedszkola (lista ta powinna zawierać imiona i nazwiska kandydatów przyjętych i kandydatów nieprzyjętych lub informację o liczbie wolnych miejsc). Dzień podania do publicznej wiadomości listy kandydatów przyjętych/nieprzyjętych jest określany w formie adnotacji umieszczonej na tej liście, opatrzonej podpisem przewodniczącego komisji rekrutacyjnej.</w:t>
+        <w:t xml:space="preserve"> komisja rekrutacyjna podaje do publicznej wiadomości listę kandydatów przyjętych i kandydatów nieprzyjętych do danego przedszkola (lista ta powinna zawierać imiona i nazwiska kandydatów przyjętych i kandydatów nieprzyjętych lub informację o liczbie wolnych miejsc). Dzień podania do publicznej wiadomości listy kandydatów przyjętych/nieprzyjętych jest określany w formie adnotacji umieszczonej na tej liście, opatrzonej podpisem przewodniczącego komisji rekrutacyjnej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AAF826D" w14:textId="77777777" w:rsidR="0087358E" w:rsidRPr="00C20D87" w:rsidRDefault="00B46CD1" w:rsidP="00C20D87">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20D87">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Listy kandydatów zakwalifikowanych/niezakwalifikowanych oraz kandydatów przyjętych/nieprzyjętych, podaje się do publicznej wiadomości poprzez umieszczenie </w:t>
       </w:r>
@@ -7825,56 +7523,59 @@
         </w:rPr>
         <w:t xml:space="preserve">są przechowywane w publicznym przedszkolu, które przeprowadzało postępowanie rekrutacyjne, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00432B7B">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>przez okres roku, chyba że na rozstrzygnięcie dyrektora przedszkola, została wniesiona skarga do sądu administracyjnego i postępowanie nie zostało zakończone prawomocnym wyrokiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC27344" w14:textId="77777777" w:rsidR="0087358E" w:rsidRDefault="00B46CD1" w:rsidP="00036F9A">
+    <w:p w14:paraId="1EC27344" w14:textId="77777777" w:rsidR="0087358E" w:rsidRDefault="00B46CD1" w:rsidP="005926A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036F9A">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">W sytuacji nieprzyjęcia dziecka </w:t>
       </w:r>
       <w:r w:rsidR="00036F9A">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -7952,58 +7653,57 @@
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">we wniosku o przyjęcie, Prezydent Miasta Ruda Śląska </w:t>
       </w:r>
       <w:r w:rsidR="00EE0778">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00036F9A">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>jest obowiązany pisemnie, nie później niż przed rozpoczęciem postępowania uzupełniającego, wskazać rodzicom inne publiczne przedszkole lub oddział przedszkolny w szkole podstawowej, które może przyjąć ich dziecko.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CCCD0C" w14:textId="77777777" w:rsidR="00B67911" w:rsidRPr="0087246F" w:rsidRDefault="00B46CD1" w:rsidP="004D03F3">
+    <w:p w14:paraId="24CCCD0C" w14:textId="110E6C90" w:rsidR="00B67911" w:rsidRPr="005926A7" w:rsidRDefault="00B46CD1" w:rsidP="005926A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C46AD6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">W przypadku, gdy w przedszkolach/oddziałach przedszkolnych w szkołach podstawowych </w:t>
       </w:r>
       <w:r w:rsidR="00036F9A" w:rsidRPr="00C46AD6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -8029,164 +7729,230 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C46AD6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>w rekrutacji i nie dostały się do wskazanego we wniosku przedszkola, pozostaną wolne miejsca, zostanie przeprowadzona rekrutacja uzupełniająca zgodnie z harmonogramem.</w:t>
       </w:r>
       <w:r w:rsidR="000104BB" w:rsidRPr="00C46AD6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidR="005926A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185F6DB2" w14:textId="0C13DBB3" w:rsidR="00417A75" w:rsidRPr="00417A75" w:rsidRDefault="00417A75" w:rsidP="005926A7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00417A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rodzice dzieci nieprzyjętych w wyniku rekrutacji uzupełniającej będą mogli we wrześniu podjąć próbę zapisania dziecka do przedszkola lub oddziału przedszkolnego w szkole podstawowej pod warunkiem, że będzie dysponowało wolnym miejscem. Od 1 września </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00417A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 r. to dyrektor przedszkola lub szkoły podstawowej będzie decydował o przyjęciu dziecka. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE31AED" w14:textId="77777777" w:rsidR="0087246F" w:rsidRPr="00C46AD6" w:rsidRDefault="0087246F" w:rsidP="0087246F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Szczegółowe informacje na temat postępowania rekrutacyjnego uzyskać można w każdym publicznym przedszkolu/publicznej szkole podstawowej z oddziałami przedszkolnymi w Rudzie Śląskiej.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0087246F" w:rsidRPr="00C46AD6" w:rsidSect="00E03C95">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1274" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00173150"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="004E106E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -13101,50 +12867,190 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1E785CCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76377B09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39D4DB6E"/>
+    <w:lvl w:ilvl="0" w:tplc="79068206">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C940263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3128C7A"/>
     <w:lvl w:ilvl="0" w:tplc="8A58CDCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="74265574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13240,370 +13146,375 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="09FE91B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1227033579">
+  <w:num w:numId="1" w16cid:durableId="2017152449">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="650863294">
+  <w:num w:numId="2" w16cid:durableId="370498959">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="243033793">
+  <w:num w:numId="3" w16cid:durableId="903298638">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="676343584">
+  <w:num w:numId="4" w16cid:durableId="1356690376">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1548175193">
+  <w:num w:numId="5" w16cid:durableId="1337345650">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1050105985">
+  <w:num w:numId="6" w16cid:durableId="958028041">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1651015530">
+  <w:num w:numId="7" w16cid:durableId="731848949">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="322465416">
+  <w:num w:numId="8" w16cid:durableId="742336865">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1678799771">
+  <w:num w:numId="9" w16cid:durableId="68767758">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1578788834">
+  <w:num w:numId="10" w16cid:durableId="619915704">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1013655544">
+  <w:num w:numId="11" w16cid:durableId="465129834">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="877161003">
+  <w:num w:numId="12" w16cid:durableId="1072578932">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1642927728">
+  <w:num w:numId="13" w16cid:durableId="1421754719">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1671563143">
+  <w:num w:numId="14" w16cid:durableId="440801451">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2118988731">
+  <w:num w:numId="15" w16cid:durableId="1774011863">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="735325020">
+  <w:num w:numId="16" w16cid:durableId="657415897">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1765223327">
+  <w:num w:numId="17" w16cid:durableId="1427923129">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="2097287957">
+  <w:num w:numId="18" w16cid:durableId="835874806">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="974683126">
+  <w:num w:numId="19" w16cid:durableId="1446195623">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1956326401">
+  <w:num w:numId="20" w16cid:durableId="1373070631">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="184833495">
+  <w:num w:numId="21" w16cid:durableId="945426461">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="204564169">
+  <w:num w:numId="22" w16cid:durableId="565727108">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="17699356">
+  <w:num w:numId="23" w16cid:durableId="541552054">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1766226390">
+  <w:num w:numId="24" w16cid:durableId="129136341">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1142575372">
+  <w:num w:numId="25" w16cid:durableId="1910576648">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1581867674">
+  <w:num w:numId="26" w16cid:durableId="1349985159">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="976372055">
+  <w:num w:numId="27" w16cid:durableId="456800812">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="2035227892">
+  <w:num w:numId="28" w16cid:durableId="1629123500">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1715349822">
+  <w:num w:numId="29" w16cid:durableId="747775767">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1152865969">
+  <w:num w:numId="30" w16cid:durableId="1726905499">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1916629333">
+  <w:num w:numId="31" w16cid:durableId="1641769988">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="74589958">
+  <w:num w:numId="32" w16cid:durableId="1200555384">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="105010124">
+  <w:num w:numId="33" w16cid:durableId="1135222150">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1461876245">
+  <w:num w:numId="34" w16cid:durableId="1109197399">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="866871472">
+  <w:num w:numId="35" w16cid:durableId="2046058409">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1190412485">
+  <w:num w:numId="36" w16cid:durableId="267856288">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="391150584">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="37" w16cid:durableId="1335381037">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1824542296">
+  <w:num w:numId="38" w16cid:durableId="2095205905">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1305770252">
+  <w:num w:numId="39" w16cid:durableId="1391155058">
     <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1835683148">
+    <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000104BB"/>
     <w:rsid w:val="00002C65"/>
     <w:rsid w:val="00003B76"/>
     <w:rsid w:val="000100C6"/>
     <w:rsid w:val="000104BB"/>
     <w:rsid w:val="00014B9A"/>
-    <w:rsid w:val="00023E80"/>
     <w:rsid w:val="00036F9A"/>
     <w:rsid w:val="000563B8"/>
     <w:rsid w:val="0008012C"/>
     <w:rsid w:val="000B247F"/>
     <w:rsid w:val="000E0179"/>
     <w:rsid w:val="000F3FAC"/>
     <w:rsid w:val="00102CE1"/>
     <w:rsid w:val="001032EE"/>
     <w:rsid w:val="00104B62"/>
     <w:rsid w:val="001151B5"/>
     <w:rsid w:val="00115B2A"/>
     <w:rsid w:val="00125B97"/>
     <w:rsid w:val="00141E2C"/>
     <w:rsid w:val="001731FE"/>
     <w:rsid w:val="001854AE"/>
     <w:rsid w:val="00197657"/>
     <w:rsid w:val="001E1E7B"/>
     <w:rsid w:val="001E2E84"/>
     <w:rsid w:val="00246567"/>
     <w:rsid w:val="00250567"/>
     <w:rsid w:val="002771F7"/>
     <w:rsid w:val="002A4C17"/>
     <w:rsid w:val="002D56C0"/>
     <w:rsid w:val="00321968"/>
     <w:rsid w:val="00334FC2"/>
     <w:rsid w:val="00390979"/>
     <w:rsid w:val="00396AB2"/>
+    <w:rsid w:val="003A1B8A"/>
     <w:rsid w:val="003B7362"/>
     <w:rsid w:val="00406A31"/>
     <w:rsid w:val="00406A8F"/>
     <w:rsid w:val="004137DD"/>
     <w:rsid w:val="00414C8E"/>
+    <w:rsid w:val="00417A75"/>
     <w:rsid w:val="0043084F"/>
     <w:rsid w:val="00432B7B"/>
     <w:rsid w:val="00444342"/>
     <w:rsid w:val="004632CA"/>
+    <w:rsid w:val="00464771"/>
     <w:rsid w:val="00494E45"/>
     <w:rsid w:val="004D7518"/>
+    <w:rsid w:val="004E5C6F"/>
     <w:rsid w:val="004F49CC"/>
     <w:rsid w:val="0055368F"/>
     <w:rsid w:val="00555B53"/>
     <w:rsid w:val="00560F01"/>
+    <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005B32C0"/>
     <w:rsid w:val="005C4C0B"/>
     <w:rsid w:val="005D73C5"/>
     <w:rsid w:val="005E5F19"/>
     <w:rsid w:val="00610199"/>
     <w:rsid w:val="006379DA"/>
     <w:rsid w:val="00667600"/>
     <w:rsid w:val="006A04E5"/>
     <w:rsid w:val="006B560A"/>
     <w:rsid w:val="007035D6"/>
     <w:rsid w:val="0070380E"/>
-    <w:rsid w:val="00725349"/>
     <w:rsid w:val="00775948"/>
     <w:rsid w:val="00793F3D"/>
     <w:rsid w:val="007C0988"/>
     <w:rsid w:val="007D01C4"/>
-    <w:rsid w:val="007D6470"/>
     <w:rsid w:val="007F0E1F"/>
     <w:rsid w:val="008058C4"/>
     <w:rsid w:val="00805BC4"/>
     <w:rsid w:val="00836C58"/>
     <w:rsid w:val="00845206"/>
     <w:rsid w:val="0087246F"/>
     <w:rsid w:val="0087358E"/>
     <w:rsid w:val="00895F75"/>
     <w:rsid w:val="008D7F96"/>
     <w:rsid w:val="008F224C"/>
     <w:rsid w:val="00901B2E"/>
     <w:rsid w:val="00924FFA"/>
     <w:rsid w:val="0094562F"/>
     <w:rsid w:val="0098364C"/>
     <w:rsid w:val="00985EAD"/>
     <w:rsid w:val="009863EB"/>
     <w:rsid w:val="009A2F45"/>
     <w:rsid w:val="009C2F5B"/>
     <w:rsid w:val="009E5082"/>
     <w:rsid w:val="009E64CF"/>
     <w:rsid w:val="009F31EE"/>
     <w:rsid w:val="00A171C7"/>
     <w:rsid w:val="00A30D47"/>
     <w:rsid w:val="00A3490E"/>
     <w:rsid w:val="00A66A45"/>
     <w:rsid w:val="00A84440"/>
     <w:rsid w:val="00A8553B"/>
+    <w:rsid w:val="00AA2FA8"/>
     <w:rsid w:val="00AE1C13"/>
     <w:rsid w:val="00B00EAA"/>
-    <w:rsid w:val="00B0171E"/>
     <w:rsid w:val="00B02856"/>
-    <w:rsid w:val="00B113DA"/>
     <w:rsid w:val="00B121F1"/>
     <w:rsid w:val="00B31709"/>
     <w:rsid w:val="00B4147D"/>
     <w:rsid w:val="00B46CD1"/>
     <w:rsid w:val="00B54B00"/>
     <w:rsid w:val="00B653A8"/>
     <w:rsid w:val="00B67222"/>
     <w:rsid w:val="00B67911"/>
     <w:rsid w:val="00B74CC5"/>
     <w:rsid w:val="00B85062"/>
     <w:rsid w:val="00BA366A"/>
     <w:rsid w:val="00BE5286"/>
     <w:rsid w:val="00BF31DE"/>
     <w:rsid w:val="00C14773"/>
     <w:rsid w:val="00C17784"/>
     <w:rsid w:val="00C179D3"/>
     <w:rsid w:val="00C20D87"/>
     <w:rsid w:val="00C36BD6"/>
     <w:rsid w:val="00C46AD6"/>
     <w:rsid w:val="00C742D2"/>
     <w:rsid w:val="00C81C7A"/>
     <w:rsid w:val="00C91B94"/>
     <w:rsid w:val="00C939B4"/>
     <w:rsid w:val="00CD0759"/>
     <w:rsid w:val="00D0495B"/>
     <w:rsid w:val="00D065F3"/>
     <w:rsid w:val="00D162E0"/>
     <w:rsid w:val="00D24723"/>
     <w:rsid w:val="00D31B8B"/>
     <w:rsid w:val="00D51CF1"/>
     <w:rsid w:val="00D75AA4"/>
     <w:rsid w:val="00D86FDB"/>
     <w:rsid w:val="00DB2D5F"/>
     <w:rsid w:val="00DF3C98"/>
     <w:rsid w:val="00E03C95"/>
     <w:rsid w:val="00E044A8"/>
     <w:rsid w:val="00E434F8"/>
     <w:rsid w:val="00E544AD"/>
     <w:rsid w:val="00E93F9E"/>
     <w:rsid w:val="00EB0228"/>
     <w:rsid w:val="00EE0778"/>
     <w:rsid w:val="00EE248E"/>
     <w:rsid w:val="00EE2969"/>
     <w:rsid w:val="00EE6B66"/>
     <w:rsid w:val="00EF2153"/>
+    <w:rsid w:val="00F002F4"/>
     <w:rsid w:val="00F02FB2"/>
     <w:rsid w:val="00F20203"/>
     <w:rsid w:val="00F229BB"/>
     <w:rsid w:val="00F53A37"/>
     <w:rsid w:val="00F55201"/>
     <w:rsid w:val="00FB609E"/>
     <w:rsid w:val="00FC5B55"/>
+    <w:rsid w:val="00FF5677"/>
     <w:rsid w:val="00FF7E4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="185E584E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CA97BDF1-C263-4396-BBC5-6B071B31B825}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14076,51 +13987,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE0778"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="81992198">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="136191237">
           <w:marLeft w:val="360"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="200"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -15252,70 +15163,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2511</Words>
-  <Characters>15067</Characters>
+  <Words>2581</Words>
+  <Characters>15488</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17543</CharactersWithSpaces>
+  <CharactersWithSpaces>18033</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grażyna Paduch</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>